--- v0 (2026-07-12)
+++ v1 (2026-08-01)
@@ -2,89 +2,86 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Sandra.Kuske\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Madara.Berzina\Desktop\Komandējuma atskaites\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BDF80BED-0B2F-44AB-87B9-65FC5F02C246}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{547B6544-63F8-492D-84D0-D6D9DB712BA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Komandējuma attaisnojamo summu " sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="81">
   <si>
     <t>Itālija</t>
   </si>
   <si>
     <t>Roma</t>
   </si>
   <si>
-    <t>912000004</t>
-[...1 lines deleted...]
-  <si>
     <t>Čehija</t>
   </si>
   <si>
     <t>Prāga</t>
   </si>
   <si>
     <t>Nīderlande</t>
   </si>
   <si>
     <t>Utrehta</t>
   </si>
   <si>
     <t>Lietuva</t>
   </si>
   <si>
     <t>Viļņa</t>
   </si>
   <si>
     <t>Beļģija</t>
   </si>
   <si>
     <t>Brisele</t>
   </si>
   <si>
     <t>Luksemburga</t>
@@ -290,50 +287,53 @@
     <t>vadošais vērtētājs-nodaļas vadītāja asistents</t>
   </si>
   <si>
     <t>direktora vietnieks</t>
   </si>
   <si>
     <t>vadošais vērtētājs - kvalitātes vadītājs</t>
   </si>
   <si>
     <t>nodaļas vadītājs</t>
   </si>
   <si>
     <t>direktors</t>
   </si>
   <si>
     <t>sabiedrisko attiecību un komunikācijas speciālists</t>
   </si>
   <si>
     <t>Informācija par ārvalstu komandējumu izdevumiem  2026.gada 2. ceturksnī</t>
   </si>
   <si>
     <t>Dalība apmācībās par EA vērtētāju-kandidātu zināšanu un praktiskās izpratnes nodrošināšanu.</t>
   </si>
   <si>
     <t>Ekonomiskā</t>
+  </si>
+  <si>
+    <t>Pašu ieņēmumi</t>
   </si>
   <si>
     <t>jūnijs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#0.00"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -391,100 +391,107 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -756,853 +763,861 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:T24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H30" sqref="H30"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5.1796875" style="3" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="13" width="14.54296875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="5.140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="29.7109375" style="6" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="12.28515625" style="5" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" style="5" customWidth="1"/>
+    <col min="7" max="7" width="49.5703125" style="3" customWidth="1"/>
+    <col min="8" max="8" width="13.140625" style="5" customWidth="1"/>
+    <col min="9" max="13" width="14.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:20" ht="13" x14ac:dyDescent="0.3">
-      <c r="A2" s="17" t="s">
+    <row r="2" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A2" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+    </row>
+    <row r="3" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="G3" s="4"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+    </row>
+    <row r="4" spans="1:20" s="5" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5" s="12">
+        <v>4</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="H5" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="18">
+        <v>240</v>
+      </c>
+      <c r="M5" s="18">
+        <v>25.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6" s="12">
+        <v>3</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="F6" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="H6" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="I6" s="18"/>
+      <c r="J6" s="18"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="18">
+        <v>120</v>
+      </c>
+      <c r="M6" s="18">
+        <v>62.45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" s="12">
+        <v>8</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="F7" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="H7" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="I7" s="18">
+        <v>990</v>
+      </c>
+      <c r="J7" s="18">
+        <v>335.16</v>
+      </c>
+      <c r="K7" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="L7" s="18">
+        <v>320</v>
+      </c>
+      <c r="M7" s="18">
+        <v>2171.58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" s="12">
+        <v>3</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="G8" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="H8" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="I8" s="18">
+        <v>407.08</v>
+      </c>
+      <c r="J8" s="18">
+        <v>325.39999999999998</v>
+      </c>
+      <c r="K8" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="L8" s="18">
+        <v>180</v>
+      </c>
+      <c r="M8" s="18">
+        <v>394.32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="12">
+        <v>3</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="F9" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="G9" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H9" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="I9" s="18">
+        <v>240</v>
+      </c>
+      <c r="J9" s="18"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="18">
+        <v>90</v>
+      </c>
+      <c r="M9" s="18">
+        <v>107.15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="12">
+        <v>3</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="F10" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="G10" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="H10" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="I10" s="18">
+        <v>240</v>
+      </c>
+      <c r="J10" s="18"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="18">
+        <v>90</v>
+      </c>
+      <c r="M10" s="18">
+        <v>3.15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="12">
+        <v>2</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="H11" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="I11" s="18">
+        <v>245</v>
+      </c>
+      <c r="J11" s="18">
+        <v>311.61</v>
+      </c>
+      <c r="K11" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="18">
+        <v>120</v>
+      </c>
+      <c r="M11" s="18">
+        <v>16.88</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" s="12">
+        <v>3</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="H12" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="18">
+        <v>840</v>
+      </c>
+      <c r="J12" s="18">
+        <v>258.13</v>
+      </c>
+      <c r="K12" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="18">
+        <v>180</v>
+      </c>
+      <c r="M12" s="18">
+        <v>694.23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" s="12">
+        <v>2</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="H13" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="I13" s="18">
+        <v>85</v>
+      </c>
+      <c r="J13" s="18"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="18">
+        <v>60</v>
+      </c>
+      <c r="M13" s="18">
+        <v>2.1</v>
+      </c>
+      <c r="T13" s="17"/>
+    </row>
+    <row r="14" spans="1:20" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="12">
+        <v>2</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="H14" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="I14" s="18">
+        <v>140</v>
+      </c>
+      <c r="J14" s="18">
+        <v>667.44</v>
+      </c>
+      <c r="K14" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="L14" s="18">
+        <v>100</v>
+      </c>
+      <c r="M14" s="18">
+        <v>102.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A15" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="D15" s="12">
+        <v>3</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="H15" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="I15" s="18">
+        <v>390</v>
+      </c>
+      <c r="J15" s="18">
+        <v>456.16</v>
+      </c>
+      <c r="K15" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="L15" s="18">
+        <v>180</v>
+      </c>
+      <c r="M15" s="18">
+        <v>37.92</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A16" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="D16" s="12">
+        <v>3</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="F16" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="H16" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="I16" s="18">
+        <v>280</v>
+      </c>
+      <c r="J16" s="18">
+        <v>529.4</v>
+      </c>
+      <c r="K16" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="L16" s="18">
+        <v>180</v>
+      </c>
+      <c r="M16" s="18">
+        <v>53.97</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="D17" s="12">
+        <v>5</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="I17" s="18">
+        <v>880</v>
+      </c>
+      <c r="J17" s="18">
+        <v>407.68</v>
+      </c>
+      <c r="K17" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="L17" s="18">
+        <v>300</v>
+      </c>
+      <c r="M17" s="18">
+        <v>51.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" s="12">
+        <v>5</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="G18" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="I18" s="18">
+        <v>880</v>
+      </c>
+      <c r="J18" s="18">
+        <v>452.68</v>
+      </c>
+      <c r="K18" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="L18" s="18">
+        <v>300</v>
+      </c>
+      <c r="M18" s="18">
+        <v>102.19</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A19" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" s="12">
+        <v>5</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="B2" s="17"/>
-[...63 lines deleted...]
-      <c r="D5" s="8">
+      <c r="H19" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="I19" s="18">
+        <v>996</v>
+      </c>
+      <c r="J19" s="18">
+        <v>488.16</v>
+      </c>
+      <c r="K19" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="L19" s="18">
+        <v>300</v>
+      </c>
+      <c r="M19" s="18">
+        <v>71.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A20" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="D20" s="12">
+        <v>3</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="F20" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="G20" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="H20" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="I20" s="18">
+        <v>306</v>
+      </c>
+      <c r="J20" s="18">
+        <v>179.8</v>
+      </c>
+      <c r="K20" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="L20" s="18">
+        <v>165</v>
+      </c>
+      <c r="M20" s="18">
+        <v>473.51</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A21" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="D21" s="12">
+        <v>3</v>
+      </c>
+      <c r="E21" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="7" t="s">
-[...31 lines deleted...]
-      <c r="D6" s="8">
+      <c r="F21" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="H21" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="I21" s="18">
+        <v>410</v>
+      </c>
+      <c r="J21" s="18">
+        <v>572.4</v>
+      </c>
+      <c r="K21" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="L21" s="18">
+        <v>180</v>
+      </c>
+      <c r="M21" s="18">
+        <v>85.44</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A22" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" s="12">
         <v>3</v>
       </c>
-      <c r="E6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="7" t="s">
+      <c r="E22" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="12" t="s">
-[...69 lines deleted...]
-      <c r="E8" s="7" t="s">
+      <c r="F22" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="F8" s="7" t="s">
-[...17 lines deleted...]
-      <c r="L8" s="10">
+      <c r="G22" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="H22" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="I22" s="18">
+        <v>420</v>
+      </c>
+      <c r="J22" s="18">
+        <v>335.4</v>
+      </c>
+      <c r="K22" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="L22" s="18">
         <v>180</v>
       </c>
-      <c r="M8" s="10">
-[...562 lines deleted...]
-      <c r="M22" s="10">
+      <c r="M22" s="18">
         <v>60.94</v>
       </c>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="M24" s="16"/>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="I23" s="16"/>
+      <c r="J23" s="16"/>
+      <c r="K23" s="16"/>
+      <c r="L23" s="16"/>
+      <c r="M23" s="16"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Komandējuma attaisnojamo summu </vt:lpstr>